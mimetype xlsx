--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -1113,51 +1113,51 @@
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Fonte</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Tribunal Superior Eleitoral (TSE) — Portal de Resultados e Dados Abertos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Exportado em (UTC)</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2026-10-31T23:09:34+00:00</t>
+          <t>2026-11-01T12:37:37+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Aviso</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Os números podem mudar por recontagem ou decisão judicial.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>